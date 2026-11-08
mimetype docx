--- v0 (2026-04-28)
+++ v1 (2026-11-08)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="759B8226" w14:textId="77777777" w:rsidR="003B19E6" w:rsidRPr="00741BF6" w:rsidRDefault="003B19E6" w:rsidP="003B19E6">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00741BF6">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Use this tool to prepare for and take notes during your peer review discussion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DCDDC5" w14:textId="77777777" w:rsidR="003B19E6" w:rsidRPr="007D379D" w:rsidRDefault="003B19E6" w:rsidP="003B19E6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
           <w:b/>
@@ -289,250 +289,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> in each category, responding to the two questions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51EFF652" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10740"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003B19E6" w:rsidRPr="00DF7134" w14:paraId="221A1A72" w14:textId="77777777" w:rsidTr="00AC551C">
-[...198 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="003B19E6" w:rsidRPr="00DF7134" w14:paraId="666596FD" w14:textId="77777777" w:rsidTr="00AC551C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7958026D" w14:textId="77777777" w:rsidR="003B19E6" w:rsidRDefault="003B19E6" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -580,86 +380,84 @@
               <w:ind w:left="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C050F">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coach</w:t>
             </w:r>
             <w:r w:rsidRPr="00A221E5">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> understanding of area and organization quality metrics/outcomes and improvement activities. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="647A6BDD" w14:textId="77777777" w:rsidR="003B19E6" w:rsidRDefault="003B19E6" w:rsidP="00AC551C">
+          <w:p w14:paraId="647A6BDD" w14:textId="603A5D65" w:rsidR="003B19E6" w:rsidRDefault="003B19E6" w:rsidP="00AC551C">
             <w:pPr>
               <w:ind w:left="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C050F">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Evaluate</w:t>
             </w:r>
             <w:r w:rsidRPr="00A221E5">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> outcomes, patient safety events and utilize </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00510876" w:rsidRPr="00A221E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>real-time problem-solving</w:t>
+            </w:r>
             <w:r w:rsidRPr="00A221E5">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> methods.  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4788D82C" w14:textId="77777777" w:rsidR="003B19E6" w:rsidRDefault="003B19E6" w:rsidP="00AC551C">
             <w:pPr>
               <w:ind w:left="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C050F">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -799,51 +597,60 @@
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6B1A7C0C" w14:textId="4C02B7F1" w:rsidR="00E65D9E" w:rsidRDefault="00E65D9E" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F576D86" w14:textId="77777777" w:rsidR="00E65D9E" w:rsidRDefault="00E65D9E" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57C5C50C" w14:textId="4B53DB8D" w:rsidR="00E65D9E" w:rsidRPr="00DF7134" w:rsidRDefault="00E65D9E" w:rsidP="00AC551C">
+          <w:p w14:paraId="167B2847" w14:textId="77777777" w:rsidR="00E65D9E" w:rsidRDefault="00E65D9E" w:rsidP="00AC551C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57C5C50C" w14:textId="4B53DB8D" w:rsidR="00510876" w:rsidRPr="00DF7134" w:rsidRDefault="00510876" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B19E6" w:rsidRPr="00DF7134" w14:paraId="409B8235" w14:textId="77777777" w:rsidTr="00AC551C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="04B20678" w14:textId="77777777" w:rsidR="003B19E6" w:rsidRDefault="003B19E6" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
@@ -1032,50 +839,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Examples and comments:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EC4DC0A" w14:textId="77777777" w:rsidR="003B19E6" w:rsidRDefault="003B19E6" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="313A3344" w14:textId="77777777" w:rsidR="003B19E6" w:rsidRDefault="003B19E6" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="20CD840F" w14:textId="77777777" w:rsidR="003B19E6" w:rsidRDefault="003B19E6" w:rsidP="00AC551C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="467934FB" w14:textId="77777777" w:rsidR="00510876" w:rsidRDefault="00510876" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A1969F5" w14:textId="77777777" w:rsidR="003B19E6" w:rsidRDefault="003B19E6" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="074FEA73" w14:textId="7215D1AA" w:rsidR="00E65D9E" w:rsidRPr="00DF7134" w:rsidRDefault="00E65D9E" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1090,51 +906,50 @@
           <w:tcPr>
             <w:tcW w:w="10740" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="6675DB08" w14:textId="77777777" w:rsidR="00635E24" w:rsidRPr="00090FE4" w:rsidRDefault="00635E24" w:rsidP="00635E24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00090FE4">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Professional Development Goal: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5260AD5B" w14:textId="77777777" w:rsidR="00635E24" w:rsidRPr="00090FE4" w:rsidRDefault="00635E24" w:rsidP="00E65D9E">
             <w:pPr>
               <w:ind w:left="288"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00090FE4">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Current PD Goal: </w:t>
             </w:r>
             <w:r w:rsidRPr="00090FE4">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
@@ -1153,176 +968,411 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00090FE4">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Future PD Goal:</w:t>
             </w:r>
             <w:r w:rsidRPr="00090FE4">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Discuss ideas for next PD goal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00635E24" w:rsidRPr="00DF7134" w14:paraId="0ACA381B" w14:textId="77777777" w:rsidTr="00E65D9E">
+      <w:tr w:rsidR="00635E24" w:rsidRPr="00DF7134" w14:paraId="0ACA381B" w14:textId="77777777" w:rsidTr="00510876">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10740" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15683F5B" w14:textId="77777777" w:rsidR="00635E24" w:rsidRDefault="00635E24" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="25FDA9F9" w14:textId="77777777" w:rsidR="00E65D9E" w:rsidRDefault="00E65D9E" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DBBBC75" w14:textId="77777777" w:rsidR="00E65D9E" w:rsidRDefault="00E65D9E" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C6C8874" w14:textId="77777777" w:rsidR="00E65D9E" w:rsidRDefault="00E65D9E" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="5089EB45" w14:textId="77777777" w:rsidR="00510876" w:rsidRDefault="00510876" w:rsidP="00AC551C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="3B9629B1" w14:textId="4639A49A" w:rsidR="00E65D9E" w:rsidRPr="00DF7134" w:rsidRDefault="00E65D9E" w:rsidP="00AC551C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00510876" w:rsidRPr="00DF7134" w14:paraId="6766AC6C" w14:textId="77777777" w:rsidTr="00510876">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="46091D38" w14:textId="77777777" w:rsidR="00510876" w:rsidRDefault="00510876" w:rsidP="00510876">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Financial Management </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66B2D917" w14:textId="77777777" w:rsidR="00510876" w:rsidRDefault="00510876" w:rsidP="00510876">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="432"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C050F">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Budget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A221E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">articipate in development of, monitor, analyze, explain variance, forecast, capital budgeting, cost/benefit analysis. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BE1A624" w14:textId="77777777" w:rsidR="00510876" w:rsidRDefault="00510876" w:rsidP="00510876">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="432"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C050F">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Efficiency/Throughput</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A221E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: FTEs and daily operations. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69BF3525" w14:textId="2529B3C0" w:rsidR="00510876" w:rsidRDefault="00510876" w:rsidP="00510876">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="432"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C050F">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Reimbursement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A221E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>: Anticipate effect of changes on patient care.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00510876" w:rsidRPr="00DF7134" w14:paraId="08E06BA3" w14:textId="77777777" w:rsidTr="00510876">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10740" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D9EC2EC" w14:textId="77777777" w:rsidR="00510876" w:rsidRPr="00DF7134" w:rsidRDefault="00510876" w:rsidP="00510876">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF7134">
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Examples and comments:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55B0407C" w14:textId="77777777" w:rsidR="00510876" w:rsidRDefault="00510876" w:rsidP="00AC551C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A41C197" w14:textId="77777777" w:rsidR="00510876" w:rsidRDefault="00510876" w:rsidP="00AC551C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="113C10BF" w14:textId="77777777" w:rsidR="00510876" w:rsidRDefault="00510876" w:rsidP="00AC551C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DD08D60" w14:textId="77777777" w:rsidR="00510876" w:rsidRDefault="00510876" w:rsidP="00AC551C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6439CEE0" w14:textId="77777777" w:rsidR="00510876" w:rsidRDefault="00510876" w:rsidP="00AC551C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18762E71" w14:textId="77777777" w:rsidR="00510876" w:rsidRDefault="00510876" w:rsidP="00AC551C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29C9BA1F" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF5F7B3" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
+    <w:p w14:paraId="3AF5F7B3" w14:textId="19C2838F" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00090FE4">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
-        <w:t>Updated: 12.2025</w:t>
+        <w:t>Updated: 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00510876">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00510876">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355728AC" w14:textId="77777777" w:rsidR="00EA3929" w:rsidRDefault="00741BF6" w:rsidP="00090FE4">
+    <w:p w14:paraId="355728AC" w14:textId="77777777" w:rsidR="003B7E74" w:rsidRDefault="003B7E74" w:rsidP="00090FE4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EA3929" w:rsidSect="00090FE4">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="422E7BD4" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
+    <w:p w14:paraId="2DE62365" w14:textId="77777777" w:rsidR="003B7E74" w:rsidRDefault="003B7E74" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DFAA50B" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
+    <w:p w14:paraId="28F488D3" w14:textId="77777777" w:rsidR="003B7E74" w:rsidRDefault="003B7E74" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1346,51 +1396,51 @@
   <w:font w:name="Franklin Gothic Medium">
     <w:panose1 w:val="020B0603020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Demi">
     <w:panose1 w:val="020B0703020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B6DCD94" w14:textId="3E9A0876" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="003008CC">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Demi" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Demi" w:cs="Times New Roman"/>
         <w:bCs/>
         <w:color w:val="E57100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00090FE4">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Demi" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Demi" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="232C4B"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B759FC9" wp14:editId="721BA4E4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6162040</wp:posOffset>
           </wp:positionH>
@@ -1447,66 +1497,82 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Nursing</w:t>
     </w:r>
     <w:r w:rsidRPr="00090FE4">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Demi" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Demi" w:cs="Times New Roman"/>
         <w:bCs/>
         <w:color w:val="232C4B"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Professional Governance Organization | </w:t>
     </w:r>
     <w:r w:rsidRPr="00090FE4">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Demi" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Demi" w:cs="Times New Roman"/>
         <w:bCs/>
         <w:color w:val="E57100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>uvahealthumcnursing.org</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0E4674FD" w14:textId="1C4F1298" w:rsidR="00A708E6" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
+  <w:p w14:paraId="0E4674FD" w14:textId="4D93F75D" w:rsidR="00A708E6" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00090FE4">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Copyright © 2025 by The Rector and Visitors of the University of Virginia. This material is the proprietary information of The Rector and </w:t>
+      <w:t>Copyright © 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00510876">
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00090FE4">
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> by The Rector and Visitors of the University of Virginia. This material is the proprietary information of The Rector and </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2FCCC231" w14:textId="77777777" w:rsidR="00A708E6" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00090FE4">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Visitors of the University of Virginia and may not be copied, modified, distributed, sublicensed, or assigned</w:t>
     </w:r>
     <w:r w:rsidR="00A708E6">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
@@ -1539,111 +1605,111 @@
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">permission of UVA Health </w:t>
     </w:r>
     <w:r w:rsidR="00A708E6">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>University Medical Center’s</w:t>
     </w:r>
     <w:r w:rsidRPr="00090FE4">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> NPGO Support Office (NPGO@uvahealth.org or 434-924-9357).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E28B178" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
+    <w:p w14:paraId="75458B3C" w14:textId="77777777" w:rsidR="003B7E74" w:rsidRDefault="003B7E74" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A059D34" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
+    <w:p w14:paraId="5322DB56" w14:textId="77777777" w:rsidR="003B7E74" w:rsidRDefault="003B7E74" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0BCEACD6" w14:textId="085512E8" w:rsidR="00090FE4" w:rsidRPr="00514904" w:rsidRDefault="003B19E6" w:rsidP="00514904">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Medium" w:cs="Times New Roman"/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Medium" w:cs="Times New Roman"/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Nurse Leader</w:t>
     </w:r>
     <w:r w:rsidR="00090FE4" w:rsidRPr="00514904">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Medium" w:cs="Times New Roman"/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> Peer Review Preparation Tool </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26AB3A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A28A36E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1888,136 +1954,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2012290091">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1475442754">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="56444483">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00090FE4"/>
     <w:rsid w:val="00090FE4"/>
     <w:rsid w:val="000E6F8F"/>
     <w:rsid w:val="003008CC"/>
     <w:rsid w:val="003B19E6"/>
+    <w:rsid w:val="003B7E74"/>
+    <w:rsid w:val="003E7B78"/>
     <w:rsid w:val="003F7F03"/>
+    <w:rsid w:val="00510876"/>
     <w:rsid w:val="00514904"/>
     <w:rsid w:val="005D704B"/>
     <w:rsid w:val="00614B29"/>
     <w:rsid w:val="00635E24"/>
     <w:rsid w:val="006C1C3B"/>
     <w:rsid w:val="00741BF6"/>
     <w:rsid w:val="00747EA9"/>
     <w:rsid w:val="00A708E6"/>
     <w:rsid w:val="00C216AE"/>
     <w:rsid w:val="00E65D9E"/>
+    <w:rsid w:val="00F31BEE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="423A3378"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A8AFC51D-6F71-4C56-B43A-68B8DEBCA68B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2486,51 +2556,51 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003B19E6"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2782,69 +2852,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F236EEEB-D95E-4580-AB91-1F616540DAFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>345</Words>
-  <Characters>1972</Characters>
+  <Words>346</Words>
+  <Characters>1975</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2313</CharactersWithSpaces>
+  <CharactersWithSpaces>2317</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Glanzer, Luella *HS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>