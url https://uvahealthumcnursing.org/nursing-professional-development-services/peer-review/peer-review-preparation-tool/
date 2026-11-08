--- v0 (2026-04-28)
+++ v1 (2026-11-08)
@@ -4,94 +4,98 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0D6C6A2C" w14:textId="72BF0F12" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00090FE4">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08CFF35B" wp14:editId="2CB7AC5F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08CFF35B" wp14:editId="1DCED465">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>5073650</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>287655</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2011680" cy="2011680"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="2" name="Picture 2"/>
+            <wp:docPr id="2" name="Picture 2">
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Picture 2"/>
+                    <pic:cNvPr id="2" name="Picture 2">
+                      <a:hlinkClick r:id="rId8"/>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2011680" cy="2011680"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -116,93 +120,110 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00090FE4">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> assigned peer, using the buddy-system.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1331C346" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="771D0B20" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
+    <w:p w14:paraId="771D0B20" w14:textId="4DBCA99E" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00090FE4">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">To prepare for the peer review dialogue, begin with reflecting </w:t>
       </w:r>
       <w:r w:rsidRPr="00090FE4">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>on yourself</w:t>
       </w:r>
       <w:r w:rsidRPr="00090FE4">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00090FE4">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Focus on the following two questions for each Professional Practice Model category:</w:t>
+        <w:t xml:space="preserve"> Focus on the following two questions for each </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="0085758D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>Professional Practice Model category</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00090FE4">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3040BB65" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00090FE4">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">What are </w:t>
       </w:r>
       <w:r w:rsidRPr="00090FE4">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
@@ -1588,94 +1609,94 @@
     </w:tbl>
     <w:p w14:paraId="29C9BA1F" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AF5F7B3" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00090FE4">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Updated: 12.2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355728AC" w14:textId="77777777" w:rsidR="00EA3929" w:rsidRDefault="005A15C9" w:rsidP="00090FE4">
+    <w:p w14:paraId="355728AC" w14:textId="77777777" w:rsidR="0029050F" w:rsidRDefault="0029050F" w:rsidP="00090FE4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EA3929" w:rsidSect="00090FE4">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="422E7BD4" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
+    <w:p w14:paraId="22C3D112" w14:textId="77777777" w:rsidR="0029050F" w:rsidRDefault="0029050F" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DFAA50B" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
+    <w:p w14:paraId="05D8467D" w14:textId="77777777" w:rsidR="0029050F" w:rsidRDefault="0029050F" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -1699,51 +1720,51 @@
   <w:font w:name="Franklin Gothic Medium">
     <w:panose1 w:val="020B0603020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Demi">
     <w:panose1 w:val="020B0703020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B6DCD94" w14:textId="3E9A0876" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="003008CC">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Demi" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Demi" w:cs="Times New Roman"/>
         <w:bCs/>
         <w:color w:val="E57100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00090FE4">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Demi" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Demi" w:cs="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="232C4B"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B759FC9" wp14:editId="721BA4E4">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>6162040</wp:posOffset>
           </wp:positionH>
@@ -1800,162 +1821,263 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Nursing</w:t>
     </w:r>
     <w:r w:rsidRPr="00090FE4">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Demi" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Demi" w:cs="Times New Roman"/>
         <w:bCs/>
         <w:color w:val="232C4B"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Professional Governance Organization | </w:t>
     </w:r>
     <w:r w:rsidRPr="00090FE4">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Demi" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Demi" w:cs="Times New Roman"/>
         <w:bCs/>
         <w:color w:val="E57100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>uvahealthumcnursing.org</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3348CAA8" w14:textId="77777777" w:rsidR="000F6FC0" w:rsidRDefault="000F6FC0" w:rsidP="000F6FC0">
+  <w:p w14:paraId="3348CAA8" w14:textId="3FFD6CD2" w:rsidR="000F6FC0" w:rsidRDefault="000F6FC0" w:rsidP="000F6FC0">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Copyright © 2025 by The Rector and Visitors of the University of Virginia. This material is the proprietary information of The Rector and </w:t>
+      <w:t>Copyright © 202</w:t>
+    </w:r>
+    <w:r w:rsidR="009209E8">
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> by The Rector and Visitors of the University of Virginia. This material is the proprietary information of The Rector and </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A936ABF" w14:textId="77777777" w:rsidR="000F6FC0" w:rsidRDefault="000F6FC0" w:rsidP="000F6FC0">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t xml:space="preserve">Visitors of the University of Virginia and may not be copied, modified, distributed, sublicensed, or assigned without the express, written </w:t>
+      <w:t xml:space="preserve">Visitors of the University of Virginia and may not be copied, modified, distributed, sublicensed, or assigned without </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>the express</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, written </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="211A47A1" w14:textId="2AF3ADFC" w:rsidR="00090FE4" w:rsidRPr="00090FE4" w:rsidRDefault="000F6FC0" w:rsidP="000F6FC0">
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Demi" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Demi" w:cs="Times New Roman"/>
         <w:bCs/>
         <w:color w:val="E57100"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>permission of UVA Health University Medical Center’s NPGO Support Office (NPGO@uvahealth.org or 434-924-9357).</w:t>
+      <w:t xml:space="preserve">permission of UVA Health University Medical Center’s </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>NPGO</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Book" w:eastAsia="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Support Office (NPGO@uvahealth.org or 434-924-9357).</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E28B178" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
+    <w:p w14:paraId="32BCFA1A" w14:textId="77777777" w:rsidR="0029050F" w:rsidRDefault="0029050F" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A059D34" w14:textId="77777777" w:rsidR="00090FE4" w:rsidRDefault="00090FE4" w:rsidP="00090FE4">
+    <w:p w14:paraId="4B34C951" w14:textId="77777777" w:rsidR="0029050F" w:rsidRDefault="0029050F" w:rsidP="00090FE4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0BCEACD6" w14:textId="5FC24078" w:rsidR="00090FE4" w:rsidRPr="00514904" w:rsidRDefault="00090FE4" w:rsidP="00514904">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0BCEACD6" w14:textId="06575E3B" w:rsidR="00090FE4" w:rsidRPr="00514904" w:rsidRDefault="00090FE4" w:rsidP="00514904">
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Medium" w:cs="Times New Roman"/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00514904">
       <w:rPr>
         <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Medium" w:cs="Times New Roman"/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">RN Peer Review Preparation Tool </w:t>
+    </w:r>
+    <w:r w:rsidR="0085758D">
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Medium" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">| For </w:t>
+    </w:r>
+    <w:r w:rsidR="0085758D" w:rsidRPr="009209E8">
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Medium" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>All</w:t>
+    </w:r>
+    <w:r w:rsidR="0085758D">
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Medium" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> RNs Who are </w:t>
+    </w:r>
+    <w:r w:rsidR="0085758D" w:rsidRPr="0085758D">
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Medium" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>Not</w:t>
+    </w:r>
+    <w:r w:rsidR="0085758D">
+      <w:rPr>
+        <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Calibri" w:hAnsi="Franklin Gothic Medium" w:cs="Times New Roman"/>
+        <w:bCs/>
+        <w:sz w:val="32"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Formal Leaders</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26AB3A82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A28A36E2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2111,127 +2233,132 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="277105471">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1806267915">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00090FE4"/>
     <w:rsid w:val="00090FE4"/>
     <w:rsid w:val="000F6FC0"/>
+    <w:rsid w:val="00266B91"/>
+    <w:rsid w:val="0029050F"/>
     <w:rsid w:val="003008CC"/>
     <w:rsid w:val="003F7F03"/>
+    <w:rsid w:val="004B1157"/>
     <w:rsid w:val="00514904"/>
     <w:rsid w:val="005A15C9"/>
     <w:rsid w:val="005D704B"/>
     <w:rsid w:val="006C1C3B"/>
     <w:rsid w:val="00747EA9"/>
+    <w:rsid w:val="0085758D"/>
+    <w:rsid w:val="009209E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="6145"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="423A3378"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A8AFC51D-6F71-4C56-B43A-68B8DEBCA68B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2684,77 +2811,100 @@
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00090FE4"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00090FE4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0085758D"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0085758D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="296226228">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvahealthumcnursing.org/nursing-professional-governance/nursing-professional-practice-model/nursing-professional-practice-model/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvahealthumcnursing.org/nursing-professional-governance/nursing-professional-practice-model/nursing-professional-practice-model/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2999,54 +3149,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F236EEEB-D95E-4580-AB91-1F616540DAFD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>528</Words>
-  <Characters>3015</Characters>
+  <Words>551</Words>
+  <Characters>3144</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
+  <Lines>26</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3536</CharactersWithSpaces>
+  <CharactersWithSpaces>3688</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Glanzer, Luella *HS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>